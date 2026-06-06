--- v0 (2026-03-23)
+++ v1 (2026-06-06)
@@ -29,72 +29,72 @@
     <sheet name="ROASTER DATA" sheetId="1" r:id="rId1"/>
     <sheet name="INSTRUCTIONS" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Color</t>
   </si>
   <si>
     <t>Logo</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Available Size</t>
   </si>
   <si>
+    <t>Youth S</t>
+  </si>
+  <si>
+    <t>Youth M</t>
+  </si>
+  <si>
+    <t>Youth L</t>
+  </si>
+  <si>
+    <t>Youth XL</t>
+  </si>
+  <si>
+    <t>Adult S</t>
+  </si>
+  <si>
+    <t>Adult M</t>
+  </si>
+  <si>
     <t>Adult L</t>
   </si>
   <si>
-    <t>Adult M</t>
-[...13 lines deleted...]
-  <si>
     <t>Adult XL</t>
-  </si>
-[...1 lines deleted...]
-    <t>Youth XL</t>
   </si>
   <si>
     <t>Adult 2XL</t>
   </si>
   <si>
     <t>Adult 3XL</t>
   </si>
   <si>
     <t>Available Color</t>
   </si>
   <si>
     <t>Available Logo</t>
   </si>
   <si>
     <t>Logo 1</t>
   </si>
   <si>
     <t>Logo 2</t>
   </si>
   <si>
     <t>Logo 3</t>
   </si>
   <si>
     <t>None</t>
   </si>